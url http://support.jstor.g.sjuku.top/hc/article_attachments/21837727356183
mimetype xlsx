--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -1,287 +1,733 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\moconnor\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3F482B5F-CFA5-4387-BFB8-02183EDB028D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{235DEB62-64BD-4EC3-B304-5F1B62702844}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-90" yWindow="14040" windowWidth="25780" windowHeight="14130" xr2:uid="{99AA4F4D-2654-4777-B99E-7FE285B86AF1}"/>
+    <workbookView xWindow="-90" yWindow="14040" windowWidth="25780" windowHeight="14130" xr2:uid="{7FD27DAD-6AAD-414F-ADA7-5E5B8679DBB2}"/>
   </bookViews>
   <sheets>
     <sheet name="title-list-139463" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="ExternalData_1" localSheetId="0" hidden="1">'title-list-139463'!$A$1:$N$31</definedName>
+    <definedName name="ExternalData_1" localSheetId="0" hidden="1">'title-list-139463'!$A$1:$N$53</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{22D1CD1F-D7A8-402B-9910-A8DBF469BB80}" keepAlive="1" name="Query - title-list-139463" description="Connection to the 'title-list-139463' query in the workbook." type="5" refreshedVersion="8" background="1" saveData="1">
+  <connection id="1" xr16:uid="{A6E0F6B5-42E8-4909-9CE4-2A4F168DD833}" keepAlive="1" name="Query - title-list-139463" description="Connection to the 'title-list-139463' query in the workbook." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=title-list-139463;Extended Properties=&quot;&quot;" command="SELECT * FROM [title-list-139463]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="344" uniqueCount="219">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="586" uniqueCount="362">
   <si>
     <t>Term ID</t>
   </si>
   <si>
     <t>Name[2264291]</t>
   </si>
   <si>
     <t>Resource Type[2264294]</t>
   </si>
   <si>
     <t>ISSN[2264300]</t>
   </si>
   <si>
     <t>OCLC[2264301]</t>
   </si>
   <si>
     <t>Place of Publication[2264302]</t>
   </si>
   <si>
     <t>Publisher[2264303]</t>
   </si>
   <si>
     <t>Frequency[2264304]</t>
   </si>
   <si>
     <t>Relation[2264305]</t>
   </si>
   <si>
     <t>Source Provided By[2264306]</t>
   </si>
   <si>
     <t>JSTOR URL</t>
   </si>
   <si>
     <t>Earliest Exact Date</t>
   </si>
   <si>
     <t>Latest Exact Date</t>
   </si>
   <si>
     <t>Coverage (Date Range)</t>
   </si>
   <si>
+    <t>African Forum</t>
+  </si>
+  <si>
+    <t>Periodicals</t>
+  </si>
+  <si>
+    <t>0568-1324</t>
+  </si>
+  <si>
+    <t>1461389</t>
+  </si>
+  <si>
+    <t>New York, NY</t>
+  </si>
+  <si>
+    <t>American Society of African Culture</t>
+  </si>
+  <si>
+    <t>Quarterly</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>University of Florida, George A. Smathers Libraries</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/black-periodicals/africanforum-42387107</t>
+  </si>
+  <si>
+    <t>1965 - 1968</t>
+  </si>
+  <si>
+    <t>Jah Ugliman</t>
+  </si>
+  <si>
+    <t>26569095</t>
+  </si>
+  <si>
+    <t>Kingston, Jamaica</t>
+  </si>
+  <si>
+    <t>Carl Gayle &amp; Kin</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/black-periodicals/jahugliman-42387108</t>
+  </si>
+  <si>
+    <t>1978 - 1980</t>
+  </si>
+  <si>
+    <t>New South</t>
+  </si>
+  <si>
+    <t>0028-6745</t>
+  </si>
+  <si>
+    <t>1587883</t>
+  </si>
+  <si>
+    <t>Atlanta, GA</t>
+  </si>
+  <si>
+    <t>Southern Regional Council</t>
+  </si>
+  <si>
+    <t>Monthly, Jan. 1946-Dec. 1965; Quarterly, winter 1966-fall 1973</t>
+  </si>
+  <si>
+    <t>Continues: &lt;a target="_blank" href="/site/reveal-digital/black-periodicals/southernfrontierthe-42387110"&gt;The Southern Frontier&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/black-periodicals/newsouth-42387109</t>
+  </si>
+  <si>
+    <t>1946 - 1973</t>
+  </si>
+  <si>
+    <t>Southern Frontier, The</t>
+  </si>
+  <si>
+    <t>1766189</t>
+  </si>
+  <si>
+    <t>Commission on Interracial Cooperation, Inc. 1940-Feb. 1944|Southern Regional Conference,
+Mar. 1944-1945.</t>
+  </si>
+  <si>
+    <t>Monthly</t>
+  </si>
+  <si>
+    <t>Continued by: &lt;a target="_blank" href="/site/reveal-digital/black-periodicals/newsouth-42387109"&gt;New South&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/black-periodicals/southernfrontierthe-42387110</t>
+  </si>
+  <si>
+    <t>1940 - 1945</t>
+  </si>
+  <si>
+    <t>Community</t>
+  </si>
+  <si>
+    <t>0010-3772</t>
+  </si>
+  <si>
+    <t>6748915</t>
+  </si>
+  <si>
+    <t>Chicago, IL</t>
+  </si>
+  <si>
+    <t>Friendship House</t>
+  </si>
+  <si>
+    <t>Eleven issues a year; Quarterly</t>
+  </si>
+  <si>
+    <t>Continues: &lt;a target="_blank" href="/site/reveal-digital/black-periodicals/catholicinterracialist-42141396"&gt;Catholic Interracialist&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>University of Dayton Libraries</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/black-periodicals/community-42225967</t>
+  </si>
+  <si>
+    <t>1955 - 1957</t>
+  </si>
+  <si>
+    <t>Burning Spear, The</t>
+  </si>
+  <si>
+    <t>4887957</t>
+  </si>
+  <si>
+    <t>Oakland, CA</t>
+  </si>
+  <si>
+    <t>African People's Socialist Party</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/black-periodicals/burningspearthe-42183581</t>
+  </si>
+  <si>
+    <t>1969 - 1980</t>
+  </si>
+  <si>
+    <t>Afro-American (1892-1899), The</t>
+  </si>
+  <si>
+    <t>2473-5922</t>
+  </si>
+  <si>
+    <t>9235910</t>
+  </si>
+  <si>
+    <t>Baltimore, MD</t>
+  </si>
+  <si>
+    <t>Afro-American Co.</t>
+  </si>
+  <si>
+    <t>Weekly</t>
+  </si>
+  <si>
+    <t>Merged with: &lt;a target="_blank" href="/site/reveal-digital/black-periodicals/ledgerthe-42183583"&gt;The Ledger&lt;/a&gt;, to form: &lt;a target="_blank" href="/site/reveal-digital/black-periodicals/afro-americanledgerthe-42183584"&gt;The Afro-American Ledger&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/black-periodicals/afro-american1892-1899the-42183582</t>
+  </si>
+  <si>
+    <t>1893 - 1898</t>
+  </si>
+  <si>
+    <t>Ledger, The</t>
+  </si>
+  <si>
+    <t>2473-5949</t>
+  </si>
+  <si>
+    <t>9717406</t>
+  </si>
+  <si>
+    <t>W.E. Tabb</t>
+  </si>
+  <si>
+    <t>Merged with: &lt;a target="_blank" href="/site/reveal-digital/black-periodicals/afro-american1892-1899the-42183582"&gt;The Afro-American (1892-1899)&lt;/a&gt;, to form: &lt;a target="_blank" href="/site/reveal-digital/black-periodicals/afro-americanledgerthe-42183584"&gt;The Afro-American Ledger&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/black-periodicals/ledgerthe-42183583</t>
+  </si>
+  <si>
+    <t>1898 - 1899</t>
+  </si>
+  <si>
+    <t>Afro-American Ledger, The</t>
+  </si>
+  <si>
+    <t>2473-5965</t>
+  </si>
+  <si>
+    <t>9721724</t>
+  </si>
+  <si>
+    <t>Union of: &lt;a target="_blank" href="/site/reveal-digital/black-periodicals/afro-american1892-1899the-42183582"&gt;The Afro-American (1892-1899)&lt;/a&gt; and &lt;a target="_blank" href="/site/reveal-digital/black-periodicals/ledgerthe-42183583"&gt;The Ledger&lt;/a&gt;|Continued by: &lt;a target="_blank" href="/site/reveal-digital/black-periodicals/afro-american1915-the-42183585"&gt;The Afro-American (1915-)&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/black-periodicals/afro-americanledgerthe-42183584</t>
+  </si>
+  <si>
+    <t>1901 - 1915</t>
+  </si>
+  <si>
+    <t>Afro-American (1915-), The</t>
+  </si>
+  <si>
+    <t>2473-5973</t>
+  </si>
+  <si>
+    <t>7642696</t>
+  </si>
+  <si>
+    <t>Continues: &lt;a target="_blank" href="/site/reveal-digital/black-periodicals/afro-americanledgerthe-42183584"&gt;The Afro-American Ledger&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/black-periodicals/afro-american1915-the-42183585</t>
+  </si>
+  <si>
+    <t>1915 - 1929</t>
+  </si>
+  <si>
+    <t>Another Side</t>
+  </si>
+  <si>
+    <t>Pittsburgh, PA</t>
+  </si>
+  <si>
+    <t>Another Side, Inc.</t>
+  </si>
+  <si>
+    <t>University of Kansas Libraries</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/black-periodicals/anotherside-42183522</t>
+  </si>
+  <si>
+    <t>1971 - 1974</t>
+  </si>
+  <si>
+    <t>B.A.N.: Blacks Against Nukes</t>
+  </si>
+  <si>
+    <t>13553590</t>
+  </si>
+  <si>
+    <t>Washington, D.C.</t>
+  </si>
+  <si>
+    <t>B.A.N.</t>
+  </si>
+  <si>
+    <t>Bimonthly</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/black-periodicals/banblacksagainstnukes-42183523</t>
+  </si>
+  <si>
+    <t>1983 - 1987</t>
+  </si>
+  <si>
+    <t>BWC News (Black Women's Committee)</t>
+  </si>
+  <si>
+    <t>864442722</t>
+  </si>
+  <si>
+    <t>Black Women's Committee for the Protection and Care of our Children</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/black-periodicals/bwcnewsblackwomenscommittee-42183524</t>
+  </si>
+  <si>
+    <t>1970 - 1970</t>
+  </si>
+  <si>
+    <t>Guerrilla</t>
+  </si>
+  <si>
+    <t>2381-2869</t>
+  </si>
+  <si>
+    <t>25807227</t>
+  </si>
+  <si>
+    <t>Detroit, MI</t>
+  </si>
+  <si>
+    <t>Artists' Workshop Press</t>
+  </si>
+  <si>
+    <t>Irregular</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/black-periodicals/guerrilla-42183525</t>
+  </si>
+  <si>
+    <t>1967 - 1968</t>
+  </si>
+  <si>
+    <t>This is the Black World</t>
+  </si>
+  <si>
+    <t>14125173</t>
+  </si>
+  <si>
+    <t>Pacoima, CA</t>
+  </si>
+  <si>
+    <t>Black World</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/black-periodicals/thisistheblackworld-42183526</t>
+  </si>
+  <si>
+    <t>1970 - 1971</t>
+  </si>
+  <si>
+    <t>Crusader</t>
+  </si>
+  <si>
+    <t>14999787</t>
+  </si>
+  <si>
+    <t>San Antonio, TX</t>
+  </si>
+  <si>
+    <t>Black Silent Majority Committee</t>
+  </si>
+  <si>
+    <t>Continues: &lt;a target="_blank" href="/site/reveal-digital/black-periodicals/nationalcrusader-42183528"&gt;National Crusader&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/black-periodicals/crusader-42183527</t>
+  </si>
+  <si>
+    <t>1979 - 1980</t>
+  </si>
+  <si>
+    <t>National Crusader</t>
+  </si>
+  <si>
+    <t>14919692</t>
+  </si>
+  <si>
+    <t>Clay Claiborne Associates</t>
+  </si>
+  <si>
+    <t>Continued by: &lt;a target="_blank" href="/site/reveal-digital/black-periodicals/crusader-42183527"&gt;Crusader&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/black-periodicals/nationalcrusader-42183528</t>
+  </si>
+  <si>
+    <t>1972 - 1972</t>
+  </si>
+  <si>
+    <t>Catholic Interracialist</t>
+  </si>
+  <si>
+    <t>10992144</t>
+  </si>
+  <si>
+    <t>New York, NY; Chicago, IL</t>
+  </si>
+  <si>
+    <t>Catholic Interracialist|Harlem Friendship House|Friendship House</t>
+  </si>
+  <si>
+    <t>Monthly (irregular)</t>
+  </si>
+  <si>
+    <t>Continued by: &lt;a target="_blank" href="/site/reveal-digital/black-periodicals/community-42225967"&gt;Community&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/black-periodicals/catholicinterracialist-42141396</t>
+  </si>
+  <si>
+    <t>1955 - 1955</t>
+  </si>
+  <si>
+    <t>Impact</t>
+  </si>
+  <si>
+    <t>6719212</t>
+  </si>
+  <si>
+    <t>National Office for Black Catholics</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/black-periodicals/impact-42141397</t>
+  </si>
+  <si>
+    <t>1977 - 1979</t>
+  </si>
+  <si>
+    <t>St. Augustine's Messenger</t>
+  </si>
+  <si>
+    <t>26041834</t>
+  </si>
+  <si>
+    <t>Bay St. Louis, MS</t>
+  </si>
+  <si>
+    <t>St. Augustine's Mission House</t>
+  </si>
+  <si>
+    <t>Irregular (1924-1925); Quarterly (1925-1939); Monthly ((except July) 1940-1942); Monthly ((except July and Aug.) 1943-1956)</t>
+  </si>
+  <si>
+    <t>Continued by: &lt;a target="_blank" href="/site/reveal-digital/black-periodicals/staugustinescatholicmessenger-42141399"&gt;St. Augustine's Catholic Messenger&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/black-periodicals/staugustinesmessenger-42141398</t>
+  </si>
+  <si>
+    <t>1925 - 1956</t>
+  </si>
+  <si>
+    <t>St. Augustine's Catholic Messenger</t>
+  </si>
+  <si>
+    <t>54955032</t>
+  </si>
+  <si>
+    <t>Society of the Divine Word|Divine Word Missionaries</t>
+  </si>
+  <si>
+    <t>Monthly ((except July and Aug.) (1956-Oct. 1959)); Monthly (except July, Aug., and Dec.) ( Nov. 1959-1961))</t>
+  </si>
+  <si>
+    <t>Continues: &lt;a target="_blank" href="/site/reveal-digital/black-periodicals/staugustinesmessenger-42141398"&gt;St. Augustine's Messenger&lt;/a&gt;|Continued by: &lt;a target="_blank" href="/site/reveal-digital/black-periodicals/divinewordmessenger-42141400"&gt;Divine Word Messenger&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/black-periodicals/staugustinescatholicmessenger-42141399</t>
+  </si>
+  <si>
+    <t>1957 - 1961</t>
+  </si>
+  <si>
+    <t>Divine Word Messenger</t>
+  </si>
+  <si>
+    <t>4049767</t>
+  </si>
+  <si>
+    <t>Divine Word Missionaries</t>
+  </si>
+  <si>
+    <t>Monthly ((except July, Aug., and Dec.) (1961-Apr. 1963)); Monthly ((except Mar., June, Aug. and Dec.) (May 1963-July 1963)); Bimonthly (Sept./Oct. 1963-1970); Quarterly (1971-1978); Semiannual (1979); Annual (1980-1982)</t>
+  </si>
+  <si>
+    <t>Continues: &lt;a target="_blank" href="/site/reveal-digital/black-periodicals/staugustinescatholicmessenger-42141399"&gt;St. Augustine's Catholic Messenger&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>https://www.jstor.org/site/reveal-digital/black-periodicals/divinewordmessenger-42141400</t>
+  </si>
+  <si>
+    <t>1961 - 1968</t>
+  </si>
+  <si>
     <t>ABA: A Journal of Affairs of Black Artists</t>
   </si>
   <si>
-    <t>Periodicals</t>
-[...4 lines deleted...]
-  <si>
     <t>1715968</t>
   </si>
   <si>
     <t>Dorchester, MA</t>
   </si>
   <si>
     <t>Museum of the National Center for Afro-American Artists</t>
   </si>
   <si>
     <t>Archives &amp; Special Collections, University of Connecticut Library</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/black-periodicals/abaajournalofaffairsofblackartists-42048364</t>
   </si>
   <si>
     <t>1971 - 1971</t>
   </si>
   <si>
     <t>Soul Force</t>
   </si>
   <si>
     <t>0038-1764</t>
   </si>
   <si>
     <t>1586206</t>
   </si>
   <si>
-    <t>Atlanta, GA</t>
-[...1 lines deleted...]
-  <si>
     <t>Southern Christian Leadership Conference</t>
   </si>
   <si>
-    <t>Monthly</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jstor.org/site/reveal-digital/black-periodicals/soulforce-42048365</t>
   </si>
   <si>
     <t>1971 - 1972</t>
   </si>
   <si>
     <t>Struggle, The</t>
   </si>
   <si>
     <t>0146-8006</t>
   </si>
   <si>
     <t>6741909</t>
   </si>
   <si>
-    <t>New York, NY</t>
-[...1 lines deleted...]
-  <si>
     <t>United Struggle Press</t>
   </si>
   <si>
-    <t>Bimonthly</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jstor.org/site/reveal-digital/black-periodicals/strugglethe-42048366</t>
   </si>
   <si>
     <t>1977 - 1978</t>
   </si>
   <si>
     <t>Yugen</t>
   </si>
   <si>
     <t>0513-6377</t>
   </si>
   <si>
     <t>4178897</t>
   </si>
   <si>
     <t>1958-1960: LeRoi Jones and Hettie Cohen|1961-1962: Totem Press</t>
   </si>
   <si>
     <t>Quarterly; Irregular</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/black-periodicals/yugen-42048367</t>
   </si>
   <si>
     <t>1958 - 1962</t>
   </si>
   <si>
     <t>Rhythm</t>
   </si>
   <si>
     <t>0048-8240</t>
   </si>
   <si>
     <t>5797975</t>
   </si>
   <si>
     <t>African Expressions, Inc.</t>
   </si>
   <si>
-    <t>Quarterly</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jstor.org/site/reveal-digital/black-periodicals/rhythm-42048368</t>
   </si>
   <si>
-    <t>1970 - 1971</t>
-[...1 lines deleted...]
-  <si>
     <t>Africa Information Service Newsletter</t>
   </si>
   <si>
     <t>Africa Information Service</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/black-periodicals/africainformationservicenewsletter-40038465</t>
   </si>
   <si>
     <t>1974 - 1974</t>
   </si>
   <si>
     <t>Auto Workers Focus</t>
   </si>
   <si>
     <t>29706284</t>
   </si>
   <si>
-    <t>Oakland, CA</t>
-[...1 lines deleted...]
-  <si>
     <t>Black Panther Caucus</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/black-periodicals/autoworkersfocus-40038466</t>
   </si>
   <si>
-    <t>1970 - 1970</t>
-[...1 lines deleted...]
-  <si>
     <t>Babylon</t>
   </si>
   <si>
     <t>37128763</t>
   </si>
   <si>
     <t>Revolutionary Peoples Communications Network</t>
   </si>
   <si>
     <t>Semimonthly</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/black-periodicals/babylon-40038467</t>
   </si>
   <si>
     <t>Black Orpheus</t>
   </si>
   <si>
     <t>0067-9100</t>
   </si>
   <si>
     <t>1536537</t>
   </si>
   <si>
     <t>Nigeria</t>
@@ -418,53 +864,50 @@
   <si>
     <t>African, The</t>
   </si>
   <si>
     <t>42868885</t>
   </si>
   <si>
     <t>African Magazine Co.</t>
   </si>
   <si>
     <t>Bates College Library</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/black-periodicals/africanthe-39499453</t>
   </si>
   <si>
     <t>1937 - 1948</t>
   </si>
   <si>
     <t>Half-Century Magazine, The</t>
   </si>
   <si>
     <t>1751700</t>
   </si>
   <si>
-    <t>Chicago, IL</t>
-[...1 lines deleted...]
-  <si>
     <t>The Half-Century Magazine Publishing Company</t>
   </si>
   <si>
     <t>Monthly; Bimonthly (Mar.-Apr. 1921-Jan.-Feb. 1925)</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/black-periodicals/half-centurymagazinethe-39499454</t>
   </si>
   <si>
     <t>1916 - 1925</t>
   </si>
   <si>
     <t>Negro Farmer and Messenger, The</t>
   </si>
   <si>
     <t>855646975</t>
   </si>
   <si>
     <t>Tuskegee, AL</t>
   </si>
   <si>
     <t>Negro Farmer Publishing Co.</t>
   </si>
   <si>
     <t>Biweekly</t>
@@ -532,53 +975,50 @@
   <si>
     <t>Greensboro, NC</t>
   </si>
   <si>
     <t>Student Organization for Black Unity</t>
   </si>
   <si>
     <t>Continued by: &lt;a target="_blank" href="/site/reveal-digital/black-periodicals/africanworldthe-39176710"&gt;The African World&lt;/a&gt;</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/black-periodicals/sobunewsletter-39176711</t>
   </si>
   <si>
     <t>Black Dispatch, The</t>
   </si>
   <si>
     <t>2258388</t>
   </si>
   <si>
     <t>Oklahoma City, OK; Guthrie, OK</t>
   </si>
   <si>
     <t>Roscoe Dunjee|Official Organ of the Knights of Phythias of N.A., S.A., E., A., A., and A., Jurisdiction of Oklahoma</t>
   </si>
   <si>
-    <t>Weekly</t>
-[...1 lines deleted...]
-  <si>
     <t>University of Arkansas Libraries</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/black-periodicals/blackdispatchthe-38624861</t>
   </si>
   <si>
     <t>1917 - 1977</t>
   </si>
   <si>
     <t>Southern Mediator</t>
   </si>
   <si>
     <t>2639-0388</t>
   </si>
   <si>
     <t>3767014|12832408</t>
   </si>
   <si>
     <t>Little Rock, AR; Jacksonville, AR</t>
   </si>
   <si>
     <t>Southern Mediator Pub. Co.</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/black-periodicals/southernmediator-38613148</t>
@@ -616,53 +1056,50 @@
   <si>
     <t>1766200</t>
   </si>
   <si>
     <t>Nashville, Tenn.; New Orleans, La.; Louisville, Ky.</t>
   </si>
   <si>
     <t>Southern Conference for Human Welfare|Southern Conference Educational Fund</t>
   </si>
   <si>
     <t>Monthly (except July-Aug.)</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/black-periodicals/southernpatriotthe-38601132</t>
   </si>
   <si>
     <t>1944 - 1976</t>
   </si>
   <si>
     <t>Black Man: A Monthly Magazine of Negro Thought and Opinion, The</t>
   </si>
   <si>
     <t>476043817|22899774</t>
   </si>
   <si>
-    <t>Kingston, Jamaica</t>
-[...1 lines deleted...]
-  <si>
     <t>The Blackman Publishing Co.</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/black-periodicals/blackmanamonthlymagazineofnegrothoughtandopinionthe-38601130</t>
   </si>
   <si>
     <t>1933 - 1939</t>
   </si>
   <si>
     <t>Negro Quarterly, The</t>
   </si>
   <si>
     <t>1781137|8933645</t>
   </si>
   <si>
     <t>Negro Publication Society of America</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/black-periodicals/negroquarterlythe-38600773</t>
   </si>
   <si>
     <t>1942 - 1942</t>
   </si>
   <si>
     <t>Radical Abolitionist</t>
@@ -692,53 +1129,50 @@
     <t>1536539</t>
   </si>
   <si>
     <t>Los Angeles, CA</t>
   </si>
   <si>
     <t>Center on Urban and Minority Affairs|Urban Affairs Institute</t>
   </si>
   <si>
     <t>Iowa State University</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/black-periodicals/blackpoliticianthe-35467187</t>
   </si>
   <si>
     <t>1969 - 1971</t>
   </si>
   <si>
     <t>Black Position, The</t>
   </si>
   <si>
     <t>0084-7909</t>
   </si>
   <si>
     <t>2830233</t>
-  </si>
-[...1 lines deleted...]
-    <t>Detroit, MI</t>
   </si>
   <si>
     <t>Broadside Press</t>
   </si>
   <si>
     <t>Annual</t>
   </si>
   <si>
     <t>https://www.jstor.org/site/reveal-digital/black-periodicals/blackpositionthe-35464091</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy\-mm\-dd"/>
   </numFmts>
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -808,97 +1242,97 @@
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" connectionId="1" xr16:uid="{5B6DB09E-B5BE-46B0-9B46-4060E96AC362}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" connectionId="1" xr16:uid="{66A20502-D0AC-4522-AC5C-98AD6B57344B}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="15">
     <queryTableFields count="14">
       <queryTableField id="1" name="Term ID" tableColumnId="1"/>
       <queryTableField id="2" name="Name[2264291]" tableColumnId="2"/>
       <queryTableField id="3" name="Resource Type[2264294]" tableColumnId="3"/>
       <queryTableField id="4" name="ISSN[2264300]" tableColumnId="4"/>
       <queryTableField id="5" name="OCLC[2264301]" tableColumnId="5"/>
       <queryTableField id="6" name="Place of Publication[2264302]" tableColumnId="6"/>
       <queryTableField id="7" name="Publisher[2264303]" tableColumnId="7"/>
       <queryTableField id="8" name="Frequency[2264304]" tableColumnId="8"/>
       <queryTableField id="9" name="Relation[2264305]" tableColumnId="9"/>
       <queryTableField id="10" name="Source Provided By[2264306]" tableColumnId="10"/>
       <queryTableField id="11" name="JSTOR URL" tableColumnId="11"/>
       <queryTableField id="12" name="Earliest Exact Date" tableColumnId="12"/>
       <queryTableField id="13" name="Latest Exact Date" tableColumnId="13"/>
       <queryTableField id="14" name="Coverage (Date Range)" tableColumnId="14"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{B10252D8-DB89-4EC1-8994-5D1D73260DE2}" name="title_list_139463" displayName="title_list_139463" ref="A1:N31" tableType="queryTable" totalsRowShown="0">
-[...2 lines deleted...]
-    <sortCondition ref="B1:B31"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{BC0B9303-0AB3-427F-B2BE-90ADD0695223}" name="title_list_139463" displayName="title_list_139463" ref="A1:N53" tableType="queryTable" totalsRowShown="0">
+  <autoFilter ref="A1:N53" xr:uid="{BC0B9303-0AB3-427F-B2BE-90ADD0695223}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:N53">
+    <sortCondition ref="B1:B53"/>
   </sortState>
   <tableColumns count="14">
-    <tableColumn id="1" xr3:uid="{AC4AE1ED-153F-4E2F-B27C-A5FBE14F9FAA}" uniqueName="1" name="Term ID" queryTableFieldId="1"/>
-[...12 lines deleted...]
-    <tableColumn id="14" xr3:uid="{1E6C9593-D7FB-4F6E-B3C4-C42EA190F4B8}" uniqueName="14" name="Coverage (Date Range)" queryTableFieldId="14" dataDxfId="2"/>
+    <tableColumn id="1" xr3:uid="{1D51A858-1AA5-42E5-B39F-DFAD42E33280}" uniqueName="1" name="Term ID" queryTableFieldId="1"/>
+    <tableColumn id="2" xr3:uid="{D6557D12-6AD5-437B-AB8A-609A3218EB30}" uniqueName="2" name="Name[2264291]" queryTableFieldId="2" dataDxfId="12"/>
+    <tableColumn id="3" xr3:uid="{C8718008-22F9-446E-B0D6-0FCF2AF558BD}" uniqueName="3" name="Resource Type[2264294]" queryTableFieldId="3" dataDxfId="11"/>
+    <tableColumn id="4" xr3:uid="{9ACE68C1-2C82-460D-B284-40515CF25BA1}" uniqueName="4" name="ISSN[2264300]" queryTableFieldId="4" dataDxfId="10"/>
+    <tableColumn id="5" xr3:uid="{E37D348D-404F-46FC-B596-A81115BFF91C}" uniqueName="5" name="OCLC[2264301]" queryTableFieldId="5" dataDxfId="9"/>
+    <tableColumn id="6" xr3:uid="{D9187B96-D632-4E9F-B384-FFA3D4A0A49E}" uniqueName="6" name="Place of Publication[2264302]" queryTableFieldId="6" dataDxfId="8"/>
+    <tableColumn id="7" xr3:uid="{2C50CD8B-54D5-49B7-BFB2-E7178B81F564}" uniqueName="7" name="Publisher[2264303]" queryTableFieldId="7" dataDxfId="7"/>
+    <tableColumn id="8" xr3:uid="{6F28EB0A-BE8D-4FBB-9000-F500856FAE92}" uniqueName="8" name="Frequency[2264304]" queryTableFieldId="8" dataDxfId="6"/>
+    <tableColumn id="9" xr3:uid="{E86BF988-A20A-4347-A859-6B27750E0532}" uniqueName="9" name="Relation[2264305]" queryTableFieldId="9" dataDxfId="5"/>
+    <tableColumn id="10" xr3:uid="{E292361D-392D-4184-8CB0-066CFD94581E}" uniqueName="10" name="Source Provided By[2264306]" queryTableFieldId="10" dataDxfId="4"/>
+    <tableColumn id="11" xr3:uid="{F9236727-3B66-40A4-9588-E6E2D3D56FFE}" uniqueName="11" name="JSTOR URL" queryTableFieldId="11" dataDxfId="3"/>
+    <tableColumn id="12" xr3:uid="{BC042FF6-0A76-4C44-9759-DA42DCB3BF70}" uniqueName="12" name="Earliest Exact Date" queryTableFieldId="12" dataDxfId="1"/>
+    <tableColumn id="13" xr3:uid="{9DAEB2EA-D913-4DDC-9977-976E81D1188F}" uniqueName="13" name="Latest Exact Date" queryTableFieldId="13" dataDxfId="0"/>
+    <tableColumn id="14" xr3:uid="{D43A4718-9F2D-4928-9A23-1702519B6BF3}" uniqueName="14" name="Coverage (Date Range)" queryTableFieldId="14" dataDxfId="2"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -1176,70 +1610,68 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F2452909-95C4-48C1-90CC-A90C6F75ACE6}">
-  <dimension ref="A1:N31"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A169DEC7-A889-47A1-BA8A-6C2E1D74CEB9}">
+  <dimension ref="A1:N53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="9.453125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="54.54296875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="23.7265625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="15.453125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="18.90625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.36328125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="80.7265625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="80.7265625" bestFit="1" customWidth="1"/>
+    <col min="7" max="9" width="80.7265625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="53" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="80.7265625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="18.6328125" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="17.453125" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="22.08984375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1252,1382 +1684,2351 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="2" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A2">
         <v>42048364</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E2" s="1" t="s">
-        <v>17</v>
+        <v>172</v>
       </c>
       <c r="F2" s="1" t="s">
-        <v>18</v>
+        <v>173</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>19</v>
+        <v>174</v>
       </c>
       <c r="H2" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I2" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>20</v>
+        <v>175</v>
       </c>
       <c r="K2" s="1" t="s">
-        <v>21</v>
+        <v>176</v>
       </c>
       <c r="L2" s="2">
         <v>25934</v>
       </c>
       <c r="M2" s="2">
         <v>25934</v>
       </c>
       <c r="N2" s="1" t="s">
-        <v>22</v>
+        <v>177</v>
       </c>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A3">
         <v>40038465</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>53</v>
+        <v>202</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>54</v>
+        <v>203</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="I3" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>20</v>
+        <v>175</v>
       </c>
       <c r="K3" s="1" t="s">
-        <v>55</v>
+        <v>204</v>
       </c>
       <c r="L3" s="2">
         <v>27030</v>
       </c>
       <c r="M3" s="2">
         <v>27150</v>
       </c>
       <c r="N3" s="1" t="s">
-        <v>56</v>
+        <v>205</v>
       </c>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A4">
-        <v>39176710</v>
+        <v>42387107</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>141</v>
+        <v>14</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>142</v>
+        <v>17</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>143</v>
+        <v>18</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>144</v>
+        <v>19</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>146</v>
+        <v>21</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>147</v>
+        <v>22</v>
       </c>
       <c r="K4" s="1" t="s">
-        <v>148</v>
+        <v>23</v>
       </c>
       <c r="L4" s="2">
-        <v>26166</v>
+        <v>23924</v>
       </c>
       <c r="M4" s="2">
-        <v>27638</v>
+        <v>24929</v>
       </c>
       <c r="N4" s="1" t="s">
-        <v>149</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A5">
-        <v>39499453</v>
+        <v>39176710</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>115</v>
+        <v>287</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>116</v>
+        <v>288</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>34</v>
+        <v>289</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>117</v>
+        <v>290</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>28</v>
+        <v>291</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>16</v>
+        <v>292</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>118</v>
+        <v>293</v>
       </c>
       <c r="K5" s="1" t="s">
-        <v>119</v>
+        <v>294</v>
       </c>
       <c r="L5" s="2">
-        <v>13789</v>
+        <v>26166</v>
       </c>
       <c r="M5" s="2">
-        <v>17624</v>
+        <v>27638</v>
       </c>
       <c r="N5" s="1" t="s">
-        <v>120</v>
+        <v>295</v>
       </c>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A6">
-        <v>38613149</v>
+        <v>39499453</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>172</v>
+        <v>262</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>173</v>
+        <v>21</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>174</v>
+        <v>263</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>175</v>
+        <v>18</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>176</v>
+        <v>264</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>161</v>
+        <v>43</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>162</v>
+        <v>265</v>
       </c>
       <c r="K6" s="1" t="s">
-        <v>177</v>
+        <v>266</v>
       </c>
       <c r="L6" s="2">
-        <v>-6034</v>
+        <v>13789</v>
       </c>
       <c r="M6" s="2">
-        <v>-5733</v>
+        <v>17624</v>
       </c>
       <c r="N6" s="1" t="s">
-        <v>178</v>
+        <v>267</v>
       </c>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A7">
-        <v>40038466</v>
+        <v>42183582</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>28</v>
+        <v>68</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="K7" s="1" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="L7" s="2">
-        <v>25689</v>
+        <v>-2436</v>
       </c>
       <c r="M7" s="2">
-        <v>25873</v>
+        <v>-644</v>
       </c>
       <c r="N7" s="1" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A8">
-        <v>40038467</v>
+        <v>42183585</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>63</v>
+        <v>85</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>16</v>
+        <v>86</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>64</v>
+        <v>87</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="K8" s="1" t="s">
-        <v>67</v>
+        <v>89</v>
       </c>
       <c r="L8" s="2">
-        <v>26238</v>
+        <v>5824</v>
       </c>
       <c r="M8" s="2">
-        <v>26313</v>
+        <v>10773</v>
       </c>
       <c r="N8" s="1" t="s">
-        <v>30</v>
+        <v>90</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A9">
-        <v>38624861</v>
+        <v>42183584</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>157</v>
+        <v>79</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>16</v>
+        <v>80</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>158</v>
+        <v>81</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>159</v>
+        <v>66</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>160</v>
+        <v>67</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>161</v>
+        <v>68</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>16</v>
+        <v>82</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>162</v>
+        <v>22</v>
       </c>
       <c r="K9" s="1" t="s">
-        <v>163</v>
+        <v>83</v>
       </c>
       <c r="L9" s="2">
-        <v>6474</v>
+        <v>588</v>
       </c>
       <c r="M9" s="2">
-        <v>28306</v>
+        <v>5817</v>
       </c>
       <c r="N9" s="1" t="s">
-        <v>164</v>
+        <v>84</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A10">
-        <v>38601130</v>
+        <v>42183522</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>187</v>
+        <v>91</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>188</v>
+        <v>21</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>189</v>
+        <v>92</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>190</v>
+        <v>93</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>162</v>
+        <v>94</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>191</v>
+        <v>95</v>
       </c>
       <c r="L10" s="2">
-        <v>12389</v>
+        <v>26085</v>
       </c>
       <c r="M10" s="2">
-        <v>14397</v>
+        <v>27303</v>
       </c>
       <c r="N10" s="1" t="s">
-        <v>192</v>
+        <v>96</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A11">
-        <v>40038468</v>
+        <v>38613149</v>
       </c>
       <c r="B11" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="C11" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I11" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>20</v>
+        <v>307</v>
       </c>
       <c r="K11" s="1" t="s">
-        <v>74</v>
+        <v>322</v>
       </c>
       <c r="L11" s="2">
-        <v>21064</v>
+        <v>-6034</v>
       </c>
       <c r="M11" s="2">
-        <v>31413</v>
+        <v>-5733</v>
       </c>
       <c r="N11" s="1" t="s">
-        <v>75</v>
+        <v>323</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A12">
-        <v>35467187</v>
+        <v>40038466</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>205</v>
+        <v>21</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>207</v>
+        <v>59</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>208</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="J12" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="K12" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="K12" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L12" s="2">
-        <v>25385</v>
+        <v>25689</v>
       </c>
       <c r="M12" s="2">
-        <v>26115</v>
+        <v>25873</v>
       </c>
       <c r="N12" s="1" t="s">
-        <v>211</v>
+        <v>108</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A13">
-        <v>35464091</v>
+        <v>42183523</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>212</v>
+        <v>97</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>213</v>
+        <v>21</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>214</v>
+        <v>98</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>215</v>
+        <v>99</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>216</v>
+        <v>100</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>217</v>
+        <v>101</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>209</v>
+        <v>94</v>
       </c>
       <c r="K13" s="1" t="s">
-        <v>218</v>
+        <v>102</v>
       </c>
       <c r="L13" s="2">
-        <v>25934</v>
+        <v>30317</v>
       </c>
       <c r="M13" s="2">
-        <v>27760</v>
+        <v>31778</v>
       </c>
       <c r="N13" s="1" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A14">
-        <v>39731264</v>
+        <v>40038467</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>94</v>
+        <v>210</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>96</v>
+        <v>211</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>97</v>
+        <v>18</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>98</v>
+        <v>212</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>28</v>
+        <v>213</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>91</v>
+        <v>175</v>
       </c>
       <c r="K14" s="1" t="s">
-        <v>99</v>
+        <v>214</v>
       </c>
       <c r="L14" s="2">
-        <v>25948</v>
+        <v>26238</v>
       </c>
       <c r="M14" s="2">
-        <v>27973</v>
+        <v>26313</v>
       </c>
       <c r="N14" s="1" t="s">
-        <v>100</v>
+        <v>183</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A15">
-        <v>39723203</v>
+        <v>38624861</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>101</v>
+        <v>303</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>102</v>
+        <v>21</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>103</v>
+        <v>304</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>34</v>
+        <v>305</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>16</v>
+        <v>306</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>104</v>
+        <v>68</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>91</v>
+        <v>307</v>
       </c>
       <c r="K15" s="1" t="s">
-        <v>105</v>
+        <v>308</v>
       </c>
       <c r="L15" s="2">
-        <v>9802</v>
+        <v>6474</v>
       </c>
       <c r="M15" s="2">
-        <v>9802</v>
+        <v>28306</v>
       </c>
       <c r="N15" s="1" t="s">
-        <v>106</v>
+        <v>309</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A16">
-        <v>39537279</v>
+        <v>38601130</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>107</v>
+        <v>332</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>108</v>
+        <v>21</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>109</v>
+        <v>333</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>110</v>
+        <v>334</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>111</v>
+        <v>43</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>112</v>
+        <v>307</v>
       </c>
       <c r="K16" s="1" t="s">
-        <v>113</v>
+        <v>335</v>
       </c>
       <c r="L16" s="2">
-        <v>28126</v>
+        <v>12389</v>
       </c>
       <c r="M16" s="2">
-        <v>29221</v>
+        <v>14397</v>
       </c>
       <c r="N16" s="1" t="s">
-        <v>114</v>
+        <v>336</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A17">
-        <v>39499454</v>
+        <v>40038468</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>121</v>
+        <v>215</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>16</v>
+        <v>216</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>122</v>
+        <v>217</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>123</v>
+        <v>218</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>124</v>
+        <v>219</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>125</v>
+        <v>220</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>118</v>
+        <v>175</v>
       </c>
       <c r="K17" s="1" t="s">
-        <v>126</v>
+        <v>221</v>
       </c>
       <c r="L17" s="2">
-        <v>6058</v>
+        <v>21064</v>
       </c>
       <c r="M17" s="2">
-        <v>9133</v>
+        <v>31413</v>
       </c>
       <c r="N17" s="1" t="s">
-        <v>127</v>
+        <v>222</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A18">
-        <v>40038469</v>
+        <v>35467187</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>76</v>
+        <v>348</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>16</v>
+        <v>349</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>77</v>
+        <v>350</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>34</v>
+        <v>351</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>78</v>
+        <v>352</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>79</v>
+        <v>20</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>20</v>
+        <v>353</v>
       </c>
       <c r="K18" s="1" t="s">
-        <v>81</v>
+        <v>354</v>
       </c>
       <c r="L18" s="2">
-        <v>25965</v>
+        <v>25385</v>
       </c>
       <c r="M18" s="2">
-        <v>26146</v>
+        <v>26115</v>
       </c>
       <c r="N18" s="1" t="s">
-        <v>22</v>
+        <v>355</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A19">
-        <v>39499455</v>
+        <v>35464091</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>128</v>
+        <v>356</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>16</v>
+        <v>357</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>129</v>
+        <v>358</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>130</v>
+        <v>112</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>131</v>
+        <v>359</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>132</v>
+        <v>360</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>133</v>
+        <v>21</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>118</v>
+        <v>353</v>
       </c>
       <c r="K19" s="1" t="s">
-        <v>134</v>
+        <v>361</v>
       </c>
       <c r="L19" s="2">
-        <v>5789</v>
+        <v>25934</v>
       </c>
       <c r="M19" s="2">
-        <v>6515</v>
+        <v>27760</v>
       </c>
       <c r="N19" s="1" t="s">
-        <v>135</v>
+        <v>247</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A20">
-        <v>39499456</v>
+        <v>39731264</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>136</v>
+        <v>241</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>16</v>
+        <v>242</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>137</v>
+        <v>243</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>130</v>
+        <v>244</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>131</v>
+        <v>245</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>132</v>
+        <v>43</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>138</v>
+        <v>21</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>118</v>
+        <v>238</v>
       </c>
       <c r="K20" s="1" t="s">
-        <v>139</v>
+        <v>246</v>
       </c>
       <c r="L20" s="2">
-        <v>5145</v>
+        <v>25948</v>
       </c>
       <c r="M20" s="2">
-        <v>5775</v>
+        <v>27973</v>
       </c>
       <c r="N20" s="1" t="s">
-        <v>140</v>
+        <v>247</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A21">
-        <v>38600773</v>
+        <v>42183581</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>193</v>
+        <v>57</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>194</v>
+        <v>58</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>34</v>
+        <v>59</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>195</v>
+        <v>60</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>162</v>
+        <v>22</v>
       </c>
       <c r="K21" s="1" t="s">
-        <v>196</v>
+        <v>61</v>
       </c>
       <c r="L21" s="2">
-        <v>15432</v>
+        <v>25559</v>
       </c>
       <c r="M21" s="2">
-        <v>15676</v>
+        <v>29556</v>
       </c>
       <c r="N21" s="1" t="s">
-        <v>197</v>
+        <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A22">
-        <v>39916931</v>
+        <v>42183524</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>87</v>
+        <v>104</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>88</v>
+        <v>21</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>89</v>
+        <v>105</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="K22" s="1" t="s">
-        <v>92</v>
+        <v>107</v>
       </c>
       <c r="L22" s="2">
-        <v>24929</v>
+        <v>25750</v>
       </c>
       <c r="M22" s="2">
-        <v>27760</v>
+        <v>25750</v>
       </c>
       <c r="N22" s="1" t="s">
-        <v>93</v>
+        <v>108</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A23">
-        <v>38598348</v>
+        <v>42141396</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>198</v>
+        <v>136</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>199</v>
+        <v>137</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>34</v>
+        <v>138</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>200</v>
+        <v>139</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>28</v>
+        <v>140</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>162</v>
+        <v>54</v>
       </c>
       <c r="K23" s="1" t="s">
-        <v>202</v>
+        <v>142</v>
       </c>
       <c r="L23" s="2">
-        <v>-16222</v>
+        <v>20121</v>
       </c>
       <c r="M23" s="2">
-        <v>-15004</v>
+        <v>20271</v>
       </c>
       <c r="N23" s="1" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A24">
-        <v>42048368</v>
+        <v>42225967</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="K24" s="1" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="L24" s="2">
-        <v>25569</v>
+        <v>20333</v>
       </c>
       <c r="M24" s="2">
-        <v>26115</v>
+        <v>21155</v>
       </c>
       <c r="N24" s="1" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A25">
-        <v>39176711</v>
+        <v>42183527</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>150</v>
+        <v>123</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>151</v>
+        <v>21</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>152</v>
+        <v>124</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>153</v>
+        <v>125</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>154</v>
+        <v>126</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>132</v>
+        <v>20</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>155</v>
+        <v>127</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>147</v>
+        <v>94</v>
       </c>
       <c r="K25" s="1" t="s">
-        <v>156</v>
+        <v>128</v>
       </c>
       <c r="L25" s="2">
-        <v>26068</v>
+        <v>29037</v>
       </c>
       <c r="M25" s="2">
-        <v>26068</v>
+        <v>29312</v>
       </c>
       <c r="N25" s="1" t="s">
-        <v>22</v>
+        <v>129</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A26">
-        <v>42048365</v>
+        <v>42141400</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>23</v>
+        <v>164</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>25</v>
+        <v>165</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>26</v>
+        <v>151</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>27</v>
+        <v>166</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>28</v>
+        <v>167</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>16</v>
+        <v>168</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="K26" s="1" t="s">
-        <v>29</v>
+        <v>169</v>
       </c>
       <c r="L26" s="2">
-        <v>26146</v>
+        <v>22616</v>
       </c>
       <c r="M26" s="2">
-        <v>26359</v>
+        <v>24898</v>
       </c>
       <c r="N26" s="1" t="s">
-        <v>30</v>
+        <v>170</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A27">
-        <v>38613148</v>
+        <v>39723203</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>165</v>
+        <v>248</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>166</v>
+        <v>249</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>167</v>
+        <v>250</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>168</v>
+        <v>18</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>169</v>
+        <v>21</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>161</v>
+        <v>251</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>162</v>
+        <v>238</v>
       </c>
       <c r="K27" s="1" t="s">
-        <v>170</v>
+        <v>252</v>
       </c>
       <c r="L27" s="2">
-        <v>28867</v>
+        <v>9802</v>
       </c>
       <c r="M27" s="2">
-        <v>30694</v>
+        <v>9802</v>
       </c>
       <c r="N27" s="1" t="s">
-        <v>171</v>
+        <v>253</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A28">
-        <v>38601132</v>
+        <v>39537279</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>179</v>
+        <v>254</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>180</v>
+        <v>255</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>181</v>
+        <v>256</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>182</v>
+        <v>34</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>183</v>
+        <v>257</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>184</v>
+        <v>258</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>162</v>
+        <v>259</v>
       </c>
       <c r="K28" s="1" t="s">
-        <v>185</v>
+        <v>260</v>
       </c>
       <c r="L28" s="2">
-        <v>16132</v>
+        <v>28126</v>
       </c>
       <c r="M28" s="2">
-        <v>28095</v>
+        <v>29221</v>
       </c>
       <c r="N28" s="1" t="s">
-        <v>186</v>
+        <v>261</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A29">
-        <v>42048366</v>
+        <v>42183525</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>32</v>
+        <v>110</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>33</v>
+        <v>111</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>34</v>
+        <v>112</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>35</v>
+        <v>113</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>36</v>
+        <v>114</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>20</v>
+        <v>94</v>
       </c>
       <c r="K29" s="1" t="s">
-        <v>37</v>
+        <v>115</v>
       </c>
       <c r="L29" s="2">
-        <v>28246</v>
+        <v>24473</v>
       </c>
       <c r="M29" s="2">
-        <v>28672</v>
+        <v>24838</v>
       </c>
       <c r="N29" s="1" t="s">
-        <v>38</v>
+        <v>116</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A30">
-        <v>40038470</v>
+        <v>39499454</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>82</v>
+        <v>268</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>83</v>
+        <v>269</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>84</v>
+        <v>50</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>85</v>
+        <v>270</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>50</v>
+        <v>271</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>20</v>
+        <v>265</v>
       </c>
       <c r="K30" s="1" t="s">
-        <v>86</v>
+        <v>272</v>
       </c>
       <c r="L30" s="2">
-        <v>25934</v>
+        <v>6058</v>
       </c>
       <c r="M30" s="2">
-        <v>25934</v>
+        <v>9133</v>
       </c>
       <c r="N30" s="1" t="s">
-        <v>22</v>
+        <v>273</v>
       </c>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A31">
+        <v>40038469</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="I31" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="J31" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="K31" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="L31" s="2">
+        <v>25965</v>
+      </c>
+      <c r="M31" s="2">
+        <v>26146</v>
+      </c>
+      <c r="N31" s="1" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A32">
+        <v>42141397</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I32" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J32" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="K32" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="L32" s="2">
+        <v>28157</v>
+      </c>
+      <c r="M32" s="2">
+        <v>28856</v>
+      </c>
+      <c r="N32" s="1" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A33">
+        <v>42387108</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="I33" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J33" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="K33" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="L33" s="2">
+        <v>28764</v>
+      </c>
+      <c r="M33" s="2">
+        <v>29465</v>
+      </c>
+      <c r="N33" s="1" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A34">
+        <v>42183583</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="I34" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="J34" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="K34" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L34" s="2">
+        <v>-665</v>
+      </c>
+      <c r="M34" s="2">
+        <v>0</v>
+      </c>
+      <c r="N34" s="1" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A35">
+        <v>42183528</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I35" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="J35" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K35" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="L35" s="2">
+        <v>26359</v>
+      </c>
+      <c r="M35" s="2">
+        <v>26481</v>
+      </c>
+      <c r="N35" s="1" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A36">
+        <v>39499455</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="I36" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="J36" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="K36" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="L36" s="2">
+        <v>5789</v>
+      </c>
+      <c r="M36" s="2">
+        <v>6515</v>
+      </c>
+      <c r="N36" s="1" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A37">
+        <v>39499456</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="I37" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="J37" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="K37" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="L37" s="2">
+        <v>5145</v>
+      </c>
+      <c r="M37" s="2">
+        <v>5775</v>
+      </c>
+      <c r="N37" s="1" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A38">
+        <v>38600773</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I38" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J38" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="K38" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="L38" s="2">
+        <v>15432</v>
+      </c>
+      <c r="M38" s="2">
+        <v>15676</v>
+      </c>
+      <c r="N38" s="1" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A39">
+        <v>42387109</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="I39" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="J39" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="K39" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="L39" s="2">
+        <v>16803</v>
+      </c>
+      <c r="M39" s="2">
+        <v>26938</v>
+      </c>
+      <c r="N39" s="1" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A40">
+        <v>39916931</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H40" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I40" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J40" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="K40" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="L40" s="2">
+        <v>24929</v>
+      </c>
+      <c r="M40" s="2">
+        <v>27760</v>
+      </c>
+      <c r="N40" s="1" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A41">
+        <v>38598348</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H41" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I41" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="J41" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="K41" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="L41" s="2">
+        <v>-16222</v>
+      </c>
+      <c r="M41" s="2">
+        <v>-15004</v>
+      </c>
+      <c r="N41" s="1" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A42">
+        <v>42048368</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I42" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J42" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="K42" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="L42" s="2">
+        <v>25569</v>
+      </c>
+      <c r="M42" s="2">
+        <v>26115</v>
+      </c>
+      <c r="N42" s="1" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A43">
+        <v>39176711</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="I43" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="J43" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="K43" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="L43" s="2">
+        <v>26068</v>
+      </c>
+      <c r="M43" s="2">
+        <v>26068</v>
+      </c>
+      <c r="N43" s="1" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A44">
+        <v>42048365</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I44" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J44" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="K44" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="L44" s="2">
+        <v>26146</v>
+      </c>
+      <c r="M44" s="2">
+        <v>26359</v>
+      </c>
+      <c r="N44" s="1" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A45">
+        <v>42387110</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H45" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I45" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="J45" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="K45" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="L45" s="2">
+        <v>14611</v>
+      </c>
+      <c r="M45" s="2">
+        <v>16772</v>
+      </c>
+      <c r="N45" s="1" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A46">
+        <v>38613148</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H46" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="I46" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J46" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="K46" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="L46" s="2">
+        <v>28867</v>
+      </c>
+      <c r="M46" s="2">
+        <v>30694</v>
+      </c>
+      <c r="N46" s="1" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A47">
+        <v>38601132</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H47" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="I47" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J47" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="K47" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="L47" s="2">
+        <v>16132</v>
+      </c>
+      <c r="M47" s="2">
+        <v>28095</v>
+      </c>
+      <c r="N47" s="1" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A48">
+        <v>42141399</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H48" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="I48" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="J48" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="K48" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="L48" s="2">
+        <v>20821</v>
+      </c>
+      <c r="M48" s="2">
+        <v>22586</v>
+      </c>
+      <c r="N48" s="1" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A49">
+        <v>42141398</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H49" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="I49" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="J49" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="K49" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="L49" s="2">
+        <v>9437</v>
+      </c>
+      <c r="M49" s="2">
+        <v>20790</v>
+      </c>
+      <c r="N49" s="1" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A50">
+        <v>42048366</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="F50" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H50" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="I50" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J50" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="K50" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="L50" s="2">
+        <v>28246</v>
+      </c>
+      <c r="M50" s="2">
+        <v>28672</v>
+      </c>
+      <c r="N50" s="1" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A51">
+        <v>42183526</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="F51" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="H51" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="I51" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J51" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K51" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="L51" s="2">
+        <v>25903</v>
+      </c>
+      <c r="M51" s="2">
+        <v>26054</v>
+      </c>
+      <c r="N51" s="1" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A52">
+        <v>40038470</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="F52" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H52" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I52" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J52" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="K52" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="L52" s="2">
+        <v>25934</v>
+      </c>
+      <c r="M52" s="2">
+        <v>25934</v>
+      </c>
+      <c r="N52" s="1" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="53" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A53">
         <v>42048367</v>
       </c>
-      <c r="B31" s="1" t="s">
-[...29 lines deleted...]
-      <c r="L31" s="2">
+      <c r="B53" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="F53" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H53" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="I53" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J53" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="K53" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="L53" s="2">
         <v>21186</v>
       </c>
-      <c r="M31" s="2">
+      <c r="M53" s="2">
         <v>22647</v>
       </c>
-      <c r="N31" s="1" t="s">
-        <v>45</v>
+      <c r="N53" s="1" t="s">
+        <v>196</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
-    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A M M E A A B Q S w M E F A A C A A g A J G 6 C X K B T H v i l A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + / D o I w G M R f h X S n L R j / h H y U w V U S E 6 J x b U q F R v g w U C z v 5 u A j + Q p i F H V z u O H u f s P d / X q D Z K g r 7 6 L b z j Q Y k 4 B y 4 m l U T W 6 w i E l v j / 6 K J A K 2 U p 1 k o b 0 R x i 4 a u j w m p b X n i D H n H H U z 2 r Q F C z k P 2 C H d Z K r U t S Q f 2 P y H f Y O d l a g 0 E b B / j R E h D e a j l g v K g U 0 h p A a / Q D j u f b Y / I a z 7 y v a t F h r 9 X Q Z s s s D e H 8 Q D U E s D B B Q A A g A I A C R u g l w P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A A k b o J c / I l 6 K r w B A A C B A w A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Z L L b p t A F I b 3 l v w O I 7 L B E k G + E K Q 0 Y t G C o 7 q y H B f I y m Q x g R N 7 p L m k M w c 3 l p V 3 z x C I k g q k s p m Z 8 3 / 6 z 4 V j o E S m J M n a c 3 Y z H o 1 H 5 k A 1 V O T C Q Y Y c L j k z e D l b X A f h w i E R 4 Y D j E b F f p m p d g o 3 E 5 u g n q q w F S H R v G Q c / V h L t w 7 h O / K 2 4 N 6 B N I V S p p F S 6 S N R f y R W t T I H i u e i l 8 E t z d C b e L g H O B E P Q k e M 5 H o k V r 4 U 0 0 S z w y F K W q m J y H 4 V X 0 + n M I 7 9 r h Z D h i U P 0 e f U 3 S s L D x G t r v X C 2 W g m r V e Q n 0 M o W 1 L S S 0 0 c L d k o X d 9 u 2 P L L r 4 t 8 5 z 0 r K q T Y R 6 v q r Z X y g c m 8 d 8 9 M z f N r l m k r z p L R o S 2 5 E 4 w 7 k 9 8 5 n J w c t y C q x / a 0 k h o H f w K 8 e O T s b K m A 3 n 4 f B / H r 2 Y G W 0 A k F 4 w X c 1 B d P O v u E 7 L O h j q y z b v K u L 6 b S v 3 s X r u F M H U m w 5 t f 7 q i W z r R 8 5 K 2 m x H R 8 8 H 6 A Y y B 9 A d s u g j t x r + 1 C D L U 4 c M 1 J s C / 5 r n q k 9 0 K 2 d n e W S V n e W P D 7 e w z / 7 K 8 r u U 3 K f r n r K k m j M w S J Y v t E S S U I Q P p r J 3 Z K L 9 C W v 7 + D 8 V q y N o u g f i N g h J m 5 2 Y / J P z d T I e M T m 4 N T d v U E s B A i 0 A F A A C A A g A J G 6 C X K B T H v i l A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A C R u g l w P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A P E A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A J G 6 C X P y J e i q 8 A Q A A g Q M A A B M A A A A A A A A A A A A A A A A A 4 g E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A 6 w M A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + 1 x I A A A A A A A C 1 E g A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T M 5 N D Y z P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z N T M y N W M 5 M G M t M G M 4 O S 0 0 O D Z l L W I 2 Z G Q t N j g 5 Y 2 Q x Z D c 2 Y j c 4 I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 3 R p d G x l X 2 x p c 3 R f M T M 5 N D Y z I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D M w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T A 0 L T A y V D E 3 O j Q 5 O j A 5 L j A y N z Q 1 N j J a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q X d Z R 0 J n W U d C Z 1 l H Q m d Z S E J 3 W T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 V G V y b S B J R C Z x d W 9 0 O y w m c X V v d D t O Y W 1 l W z I y N j Q y O T F d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 J l c 2 9 1 c m N l I F R 5 c G V b M j I 2 N D I 5 N F 0 m c X V v d D s s J n F 1 b 3 Q 7 S V N T T l s y M j Y 0 M z A w X S Z x d W 9 0 O y w m c X V v d D t P Q 0 x D W z I y N j Q z M D F d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 B s Y W N l I G 9 m I F B 1 Y m x p Y 2 F 0 a W 9 u W z I y N j Q z M D J d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 B 1 Y m x p c 2 h l c l s y M j Y 0 M z A z X S Z x d W 9 0 O y w m c X V v d D t G c m V x d W V u Y 3 l b M j I 2 N D M w N F 0 m c X V v d D s s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 b M j I 2 N D M w N V 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 9 1 c m N l I F B y b 3 Z p Z G V k I E J 5 W z I y N j Q z M D Z d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 p T V E 9 S I F V S T C Z x d W 9 0 O y w m c X V v d D t F Y X J s a W V z d C B F e G F j d C B E Y X R l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 x h d G V z d C B F e G F j d C B E Y X R l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v d m V y Y W d l I C h E Y X R l I F J h b m d l K S Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 0 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E z O T Q 2 M y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t U Z X J t I E l E L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T M 5 N D Y z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 5 h b W V b M j I 2 N D I 5 M V 0 s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V z b 3 V y Y 2 U g V H l w Z V s y M j Y 0 M j k 0 X S w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E z O T Q 2 M y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t J U 1 N O W z I y N j Q z M D B d L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T M 5 N D Y z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 9 D T E N b M j I 2 N D M w M V 0 s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U G x h Y 2 U g b 2 Y g U H V i b G l j Y X R p b 2 5 b M j I 2 N D M w M l 0 s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H V i b G l z a G V y W z I y N j Q z M D N d L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T M 5 N D Y z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 Z y Z X F 1 Z W 5 j e V s y M j Y 0 M z A 0 X S w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E z O T Q 2 M y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t S Z W x h d G l v b l s y M j Y 0 M z A 1 X S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E z O T Q 2 M y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t T b 3 V y Y 2 U g U H J v d m l k Z W Q g Q n l b M j I 2 N D M w N l 0 s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S l N U T 1 I g V V J M L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E z O T Q 2 M y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F Y X J s a W V z d C B F e G F j d C B E Y X R l L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E z O T Q 2 M y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t M Y X R l c 3 Q g R X h h Y 3 Q g R G F 0 Z S w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 2 Z X J h Z 2 U g K E R h d G U g U m F u Z 2 U p L D E z f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T Q s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V G V y b S B J R C w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E z O T Q 2 M y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t O Y W 1 l W z I y N j Q y O T F d L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T M 5 N D Y z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l c 2 9 1 c m N l I F R 5 c G V b M j I 2 N D I 5 N F 0 s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S V N T T l s y M j Y 0 M z A w X S w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E z O T Q 2 M y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t P Q 0 x D W z I y N j Q z M D F d L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T M 5 N D Y z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B s Y W N l I G 9 m I F B 1 Y m x p Y 2 F 0 a W 9 u W z I y N j Q z M D J d L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T M 5 N D Y z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B 1 Y m x p c 2 h l c l s y M j Y 0 M z A z X S w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E z O T Q 2 M y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t G c m V x d W V u Y 3 l b M j I 2 N D M w N F 0 s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V s Y X R p b 2 5 b M j I 2 N D M w N V 0 s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 2 9 1 c m N l I F B y b 3 Z p Z G V k I E J 5 W z I y N j Q z M D Z d L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T M 5 N D Y z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 p T V E 9 S I F V S T C w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R W F y b G l l c 3 Q g R X h h Y 3 Q g R G F 0 Z S w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T G F 0 Z X N 0 I E V 4 Y W N 0 I E R h d G U s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T M 5 N D Y z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v d m V y Y W d l I C h E Y X R l I F J h b m d l K S w x M 3 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T M 5 N D Y z L 1 N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T M 5 N D Y z L 1 B y b 2 1 v d G V k J T I w S G V h Z G V y c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T M 5 N D Y z L 0 N o Y W 5 n Z W Q l M j B U e X B l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A O A q 7 Y 0 n u s l A p i x S t Q p S 1 t 8 A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A R U p 9 N T N E J v 2 p / M x f P d z + x y 1 5 f U L H X 8 r h D / u x 9 q z T T o U A A A A A D o A A A A A C A A A g A A A A g C P I m d c 6 8 d 5 b p Y J + P 2 M 9 n 9 V x r f N m C p h b v v k t s s 8 4 a C Z Q A A A A z S h U f 0 o T T + a D W C Z v P a D H k u C i z t Q W 5 l N C E h J V 6 a E P j N y R L 2 u n + n F m 4 Q U 8 W x a 8 R O o H u z M r 0 1 M Z L 8 3 u Y V Q J B S 7 D X G M h j 7 D O 5 Y o L k D 5 4 L t + 5 R F 1 A A A A A 5 b X x A l U a v Z i B B / n o f i S Q 5 R Q W Q D k n O + T 4 / H D B d a M r e T y r 8 f L e o X 3 P i p x Z f 8 E u s R / 1 h 8 J Z Q 7 U t m n O B e G 3 H D t f z r w = = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A M I E A A B Q S w M E F A A C A A g A R 1 r B X B 8 e e S O k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T l h K N I a U M r p K Y E I 1 r U y o 0 w o + h x X I 3 B 4 / k F c Q o 6 u b 4 v v c N 7 9 2 v N 5 6 N b R N c d G 9 N B y m K M E W B B t W V B q o U D e 4 Y r l A m + F a q k 6 x 0 M M l g k 9 G W K a q d O y e E e O + x j 3 H X V 4 R R G p F D v i l U r V u J P r L 5 L 4 c G r J O g N B J 8 / x o j G I 4 W M W Z s i S k n M + S 5 g a / A p r 3 P 9 g f y 9 d C 4 o d d C Q 7 g r O J k j J + 8 P 4 g F Q S w M E F A A C A A g A R 1 r B X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A E d a w V x h Y B E Z v A E A A I A D A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A C F k k 1 v o z A Q h u + R 8 h 8 s e i E S R S F J k d q K w y 6 k 2 q y i N g v 0 F H p w z T S x Z O y u P W Q b R f 3 v N Y W q X Y F U L r b n f f T O B 2 O A I V e S Z O 0 Z X I 9 H 4 5 H Z U w 0 l O X O Q o 4 B z w Q 2 e B / P L R T h 3 S E Q E 4 H h E 7 J e p W j O w k d g c / E S x u g K J 7 g 0 X 4 M d K o n 0 Y 1 4 m v i n s D 2 h S V Y k p K p Y t E / Z N C 0 d I U W D 0 X v R Q + M w d n 4 m 0 T E L z i C D p y P M c j s R J 1 J U 0 U L D y y l E y V X O 6 i 8 G I 6 D T z y p 1 Y I G R 4 F R J 9 X 3 1 b 1 M P H a U s + c j V a V l U r y C 2 h p 6 2 k 6 y e m j 5 T q l i 7 t t V x 7 Z d v E f Q m S M C q p N h L q G L 5 b x n s q d d c y P z / B p l 2 s q z Z P S V V t x I x p 3 I L 9 3 O j k 5 6 I q s E t v e S m K 4 8 B v 4 1 S M n 5 5 Z W s J 3 N w s X s M n i w M l q B I L z g u 5 q C a U f f 8 B 2 2 6 G O r L L t 9 V + f T a V + 9 i 9 d x p w 6 k 2 A h q / d U T 2 d S P g j P a L E d H z w b o B j J 7 0 B 0 y 7 y M 3 G v 7 W I N m x Q w b q T U F 8 z X P R J 7 q N s 7 M 8 8 N L O 8 u e H W 9 h n f 2 f 5 X U r u 0 3 V P W V I t O B g k y x f K k C Q U 4 Y M p 7 R 1 5 1 f 6 E t X 1 8 T 8 X q A J r u g L g N Q t J m J y b / 5 X y d j E d c D m 7 N 9 R t Q S w E C L Q A U A A I A C A B H W s F c H x 5 5 I 6 Q A A A D 2 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A R 1 r B X A / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 A A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A B H W s F c Y W A R G b w B A A C A A w A A E w A A A A A A A A A A A A A A A A D h A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A D q A w A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 7 X E g A A A A A A A L U S A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j M 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n N l M T Y w M T E 1 M S 1 j M W V k L T R h Y T U t Y m I 0 Z S 0 4 Z G Q 2 Y T Y x N D Y y Y W U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U Y X J n Z X Q i I F Z h b H V l P S J z d G l 0 b G V f b G l z d F 8 x M z k 0 N j M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s N T I i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M D Y t M D F U M T U 6 M T g 6 M T Q u M j M w N j k x O F o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N B d 1 l H Q m d Z R 0 J n W U d C Z 1 l I Q n d Z P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t U Z X J t I E l E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 5 h b W V b M j I 2 N D I 5 M V 0 m c X V v d D s s J n F 1 b 3 Q 7 U m V z b 3 V y Y 2 U g V H l w Z V s y M j Y 0 M j k 0 X S Z x d W 9 0 O y w m c X V v d D t J U 1 N O W z I y N j Q z M D B d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 9 D T E N b M j I 2 N D M w M V 0 m c X V v d D s s J n F 1 b 3 Q 7 U G x h Y 2 U g b 2 Y g U H V i b G l j Y X R p b 2 5 b M j I 2 N D M w M l 0 m c X V v d D s s J n F 1 b 3 Q 7 U H V i b G l z a G V y W z I y N j Q z M D N d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 Z y Z X F 1 Z W 5 j e V s y M j Y 0 M z A 0 X S Z x d W 9 0 O y w m c X V v d D t S Z W x h d G l v b l s y M j Y 0 M z A 1 X S Z x d W 9 0 O y w m c X V v d D t T b 3 V y Y 2 U g U H J v d m l k Z W Q g Q n l b M j I 2 N D M w N l 0 m c X V v d D s s J n F 1 b 3 Q 7 S l N U T 1 I g V V J M J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V h c m x p Z X N 0 I E V 4 Y W N 0 I E R h d G U m c X V v d D s s J n F 1 b 3 Q 7 T G F 0 Z X N 0 I E V 4 Y W N 0 I E R h d G U m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 2 Z X J h Z 2 U g K E R h d G U g U m F u Z 2 U p J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w S W 5 m b 0 N v b n R h a W 5 l c i I g V m F s d W U 9 I n N 7 J n F 1 b 3 Q 7 Y 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T Q s J n F 1 b 3 Q 7 a 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 c X V l c n l S Z W x h d G l v b n N o a X B z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 2 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T M 5 N D Y z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 R l c m 0 g S U Q s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T m F t Z V s y M j Y 0 M j k x X S w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E z O T Q 2 M y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t S Z X N v d X J j Z S B U e X B l W z I y N j Q y O T R d L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T M 5 N D Y z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 l T U 0 5 b M j I 2 N D M w M F 0 s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T 0 N M Q 1 s y M j Y 0 M z A x X S w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E z O T Q 2 M y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q b G F j Z S B v Z i B Q d W J s a W N h d G l v b l s y M j Y 0 M z A y X S w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E z O T Q 2 M y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q d W J s a X N o Z X J b M j I 2 N D M w M 1 0 s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R n J l c X V l b m N 5 W z I y N j Q z M D R d L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T M 5 N D Y z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l b G F 0 a W 9 u W z I y N j Q z M D V d L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T M 5 N D Y z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N v d X J j Z S B Q c m 9 2 a W R l Z C B C e V s y M j Y 0 M z A 2 X S w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E z O T Q 2 M y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t K U 1 R P U i B V U k w s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T M 5 N D Y z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V h c m x p Z X N 0 I E V 4 Y W N 0 I E R h d G U s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T M 5 N D Y z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 x h d G V z d C B F e G F j d C B E Y X R l L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E z O T Q 2 M y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 3 Z l c m F n Z S A o R G F 0 Z S B S Y W 5 n Z S k s M T N 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x N C w m c X V v d D t L Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t D b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E z O T Q 2 M y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t U Z X J t I E l E L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T M 5 N D Y z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 5 h b W V b M j I 2 N D I 5 M V 0 s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V z b 3 V y Y 2 U g V H l w Z V s y M j Y 0 M j k 0 X S w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E z O T Q 2 M y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t J U 1 N O W z I y N j Q z M D B d L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T M 5 N D Y z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 9 D T E N b M j I 2 N D M w M V 0 s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U G x h Y 2 U g b 2 Y g U H V i b G l j Y X R p b 2 5 b M j I 2 N D M w M l 0 s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H V i b G l z a G V y W z I y N j Q z M D N d L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t M T M 5 N D Y z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 Z y Z X F 1 Z W 5 j e V s y M j Y 0 M z A 0 X S w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E z O T Q 2 M y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t S Z W x h d G l v b l s y M j Y 0 M z A 1 X S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E z O T Q 2 M y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t T b 3 V y Y 2 U g U H J v d m l k Z W Q g Q n l b M j I 2 N D M w N l 0 s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S l N U T 1 I g V V J M L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E z O T Q 2 M y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F Y X J s a W V z d C B F e G F j d C B E Y X R l L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T E z O T Q 2 M y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t M Y X R l c 3 Q g R X h h Y 3 Q g R G F 0 Z S w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 2 Z X J h Z 2 U g K E R h d G U g U m F u Z 2 U p L D E z f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j M v U 2 9 1 c m N l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j M v U H J v b W 9 0 Z W Q l M j B I Z W F k Z X J z P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 x M z k 0 N j M v Q 2 h h b m d l Z C U y M F R 5 c G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A A m A Q A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A Z + D u s h z 8 J 0 6 n Q m I 8 q t N A x A A A A A A C A A A A A A A Q Z g A A A A E A A C A A A A D i Y c T 6 E b A T P n O 2 3 C R z p H E d L k 8 Z 3 c C Z B I N V 4 / t e 6 3 G G 8 g A A A A A O g A A A A A I A A C A A A A C z u A Q w g e E C V C 9 t G k U m / x 0 W R 8 U h K C t 3 z r G o T T N e S h G o j V A A A A B o 3 P E b Z l 3 b H l Y 0 0 o 0 5 q Q W k P b p X I o J w y 8 5 C 4 3 N 2 U T e o s p v / T W r b r 4 D M T 3 B h c y 4 H W g y p U 3 v 2 A k Y w d I 2 Y d W K a 5 R Z w a V I e y B h T m 5 f M L x D B L i s t w U A A A A C q T 0 W O l 8 C O 5 L V o K g 7 K H U w R A V V V t K X Q h k n x Q f Y 7 n 6 o 6 1 O c R o r X x 4 y 0 E P r S v I X k a R y g 3 M h t e k Q I p e l r 5 Y C r J 4 9 I L < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A83C020B-0DE0-48A6-9BD2-684E2D37F4F8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF60034D-A32A-4288-923C-751ED34A26CE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>title-list-139463</vt:lpstr>
     </vt:vector>