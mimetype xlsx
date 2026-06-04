--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -2,90 +2,93 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\moconnor\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{534740E8-E57C-4281-A60F-2E1CE2885ABF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7F651845-010C-4704-836F-ABC08B395527}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-90" yWindow="14040" windowWidth="25780" windowHeight="14130" xr2:uid="{B34122D0-E870-4C18-A46A-4E90D94397BE}"/>
+    <workbookView xWindow="-90" yWindow="14040" windowWidth="25780" windowHeight="14130" xr2:uid="{30DB0442-2ECD-4C0D-99E2-C81AFDB0F71A}"/>
   </bookViews>
   <sheets>
     <sheet name="title-list-49325" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="ExternalData_1" localSheetId="0" hidden="1">'title-list-49325'!$A$1:$L$831</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{F51EA47C-734F-4AFA-90B7-12D04D9A44B7}" keepAlive="1" name="Query - title-list-49325" description="Connection to the 'title-list-49325' query in the workbook." type="5" refreshedVersion="8" background="1" saveData="1">
+  <connection id="1" xr16:uid="{60097F1A-2525-4598-A50A-377BE8ADE93C}" keepAlive="1" name="Query - title-list-49325" description="Connection to the 'title-list-49325' query in the workbook." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=title-list-49325;Extended Properties=&quot;&quot;" command="SELECT * FROM [title-list-49325]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6652" uniqueCount="2422">
   <si>
     <t>Term ID</t>
   </si>
   <si>
     <t>Name[913664]</t>
   </si>
   <si>
     <t>Resource Type[913668]</t>
   </si>
   <si>
     <t>ISSN[913678]</t>
   </si>
   <si>
     <t>OCLC[913676]</t>
   </si>
   <si>
     <t>Place of Publication[913677]</t>
   </si>
@@ -7409,93 +7412,93 @@
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" connectionId="1" xr16:uid="{4362C848-F920-457E-92B0-06068FD9B9C5}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" connectionId="1" xr16:uid="{A244221B-E5FC-42CD-8372-ECFCBC4CD4E7}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="13">
     <queryTableFields count="12">
       <queryTableField id="1" name="Term ID" tableColumnId="1"/>
       <queryTableField id="2" name="Name[913664]" tableColumnId="2"/>
       <queryTableField id="3" name="Resource Type[913668]" tableColumnId="3"/>
       <queryTableField id="4" name="ISSN[913678]" tableColumnId="4"/>
       <queryTableField id="5" name="OCLC[913676]" tableColumnId="5"/>
       <queryTableField id="6" name="Place of Publication[913677]" tableColumnId="6"/>
       <queryTableField id="7" name="Relation[1350257]" tableColumnId="7"/>
       <queryTableField id="8" name="Series[1604722]" tableColumnId="8"/>
       <queryTableField id="9" name="JSTOR URL" tableColumnId="9"/>
       <queryTableField id="10" name="Earliest Exact Date" tableColumnId="10"/>
       <queryTableField id="11" name="Latest Exact Date" tableColumnId="11"/>
       <queryTableField id="12" name="Coverage (Date Range)" tableColumnId="12"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{C093294A-688C-4FAE-9778-D36CC029EBB1}" name="title_list_49325" displayName="title_list_49325" ref="A1:L831" tableType="queryTable" totalsRowShown="0">
-  <autoFilter ref="A1:L831" xr:uid="{C093294A-688C-4FAE-9778-D36CC029EBB1}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{F4D8FEDB-F39B-42C8-99CE-27D33338B0BF}" name="title_list_49325" displayName="title_list_49325" ref="A1:L831" tableType="queryTable" totalsRowShown="0">
+  <autoFilter ref="A1:L831" xr:uid="{F4D8FEDB-F39B-42C8-99CE-27D33338B0BF}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:L831">
     <sortCondition ref="B1:B831"/>
   </sortState>
   <tableColumns count="12">
-    <tableColumn id="1" xr3:uid="{A546F20A-0C18-4C45-95DB-698F8F278318}" uniqueName="1" name="Term ID" queryTableFieldId="1"/>
-[...10 lines deleted...]
-    <tableColumn id="12" xr3:uid="{6CEC28D3-1529-46C9-96B4-63FC058BFB26}" uniqueName="12" name="Coverage (Date Range)" queryTableFieldId="12" dataDxfId="2"/>
+    <tableColumn id="1" xr3:uid="{90A61564-4740-476E-9426-D67ADF245971}" uniqueName="1" name="Term ID" queryTableFieldId="1"/>
+    <tableColumn id="2" xr3:uid="{6810F587-12D2-4B76-91D3-76088934E010}" uniqueName="2" name="Name[913664]" queryTableFieldId="2" dataDxfId="9"/>
+    <tableColumn id="3" xr3:uid="{5CEF5216-944C-4E9B-877D-E174C2240E4F}" uniqueName="3" name="Resource Type[913668]" queryTableFieldId="3" dataDxfId="8"/>
+    <tableColumn id="4" xr3:uid="{DC9E3F78-847C-4E71-8F63-57511AD6E6CE}" uniqueName="4" name="ISSN[913678]" queryTableFieldId="4" dataDxfId="7"/>
+    <tableColumn id="5" xr3:uid="{C245BE2E-3565-4A09-8FCA-F23456421F71}" uniqueName="5" name="OCLC[913676]" queryTableFieldId="5"/>
+    <tableColumn id="6" xr3:uid="{3864EF47-071E-4DF9-8AF3-88A6F6B9A8CB}" uniqueName="6" name="Place of Publication[913677]" queryTableFieldId="6" dataDxfId="6"/>
+    <tableColumn id="7" xr3:uid="{421AAAAE-2A05-4E22-A7C2-78F6F01DC076}" uniqueName="7" name="Relation[1350257]" queryTableFieldId="7" dataDxfId="5"/>
+    <tableColumn id="8" xr3:uid="{1F080AD7-7922-48FD-BB4F-C6BFABD21504}" uniqueName="8" name="Series[1604722]" queryTableFieldId="8" dataDxfId="4"/>
+    <tableColumn id="9" xr3:uid="{F9BE0DE4-B1DB-4851-96A9-C5F2EA68B17E}" uniqueName="9" name="JSTOR URL" queryTableFieldId="9" dataDxfId="3"/>
+    <tableColumn id="10" xr3:uid="{02CA3B40-4DE2-4FF5-A5FC-6A164E59810B}" uniqueName="10" name="Earliest Exact Date" queryTableFieldId="10" dataDxfId="1"/>
+    <tableColumn id="11" xr3:uid="{225C616F-C823-4F71-AE4E-9A37BC573188}" uniqueName="11" name="Latest Exact Date" queryTableFieldId="11" dataDxfId="0"/>
+    <tableColumn id="12" xr3:uid="{495850A3-C8CF-4826-8C30-4BC816E9184D}" uniqueName="12" name="Coverage (Date Range)" queryTableFieldId="12" dataDxfId="2"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -7777,51 +7780,51 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1A3B4293-2340-466C-90D6-88FBA6746EE7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{01C18843-7CEF-4B77-9293-74724385DE1F}">
   <dimension ref="A1:L831"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="9.453125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="65.54296875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22.6328125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.36328125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.1796875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="69.54296875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="80.7265625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18.54296875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="80.7265625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="18.6328125" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="17.453125" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="22.08984375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
@@ -39185,55 +39188,55 @@
         <v>1471</v>
       </c>
       <c r="J831" s="2">
         <v>27395</v>
       </c>
       <c r="K831" s="2">
         <v>28065</v>
       </c>
       <c r="L831" s="1" t="s">
         <v>547</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A L A E A A B Q S w M E F A A C A A g A I 2 2 C X K B T H v i l A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + / D o I w G M R f h X S n L R j / h H y U w V U S E 6 J x b U q F R v g w U C z v 5 u A j + Q p i F H V z u O H u f s P d / X q D Z K g r 7 6 L b z j Q Y k 4 B y 4 m l U T W 6 w i E l v j / 6 K J A K 2 U p 1 k o b 0 R x i 4 a u j w m p b X n i D H n H H U z 2 r Q F C z k P 2 C H d Z K r U t S Q f 2 P y H f Y O d l a g 0 E b B / j R E h D e a j l g v K g U 0 h p A a / Q D j u f b Y / I a z 7 y v a t F h r 9 X Q Z s s s D e H 8 Q D U E s D B B Q A A g A I A C N t g l w P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A A j b Y J c f Z g 6 R q k B A A A p A w A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Z J b b 5 s w F I D f I + U / W P S F S B Q F k p B 1 F Q 8 T Z F q m K M 0 C f Q p 5 c O E 0 t e R L Z R + y V l H / + 0 y d q d u C N F 6 w z / f 5 X D A G a m R K k s K 9 o 9 v h Y D g w T 1 R D Q 6 4 8 Z M j h m j O D 1 9 O b S T z z S E o 4 4 H B A 7 F O o V t d g I 5 k 5 h r m q W w E S / a + M Q 5 g p i X Z j f C / 7 X N 0 b 0 K Y S q l Z S K l 3 l 6 q f k i j a m Q v F c / V s h r M 3 R G w W 7 H D g T D E G n X u A F J F O 8 F d K k U R y Q h a x V w + Q h T W b j c R S Q H 6 1 C K P C V Q / q x D N d K w n 4 U u F a v v I 1 W w r K G f A P a 2 H 6 6 S U r 6 Y M U z O c d 9 N 1 V A d u f 4 F 8 6 L m n K q T Y q 6 / T N l 9 k T l w W Y s X 5 / h I 1 2 p q T S P S g v X c g e N 3 1 M / O J 2 8 E r Q g y 9 z O t 5 S Y T M N O f g v I y V t T A b u b a J I k 0 7 2 l a O M E 4 Q X f 4 R a M + / K d 7 q x P l 9 a y K N b v c N 4 D 7 7 J V 5 m C y v 6 y + 4 d R m V 4 9 k 0 z 5 w V t P u x 3 D 2 v K 8 b 7 o R o M h v H s x 6 j A M 3 A 7 K J k P J 3 H 8 S X / X p R 3 W 3 K / X V 2 Q B d X c H k W y e K E 1 k p w i / H Y a u 0 Y m X M M r u / m / l a k j a H o A 4 n c K 2 X a 3 N / q r 5 t t o O G C y 9 3 5 v f w F Q S w E C L Q A U A A I A C A A j b Y J c o F M e + K U A A A D 2 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A I 2 2 C X A / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 Q A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A A j b Y J c f Z g 6 R q k B A A A p A w A A E w A A A A A A A A A A A A A A A A D i A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A D Y A w A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 7 6 E A A A A A A A A N g Q A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 0 O T M y N T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c z U 1 O T U 1 O G E y L W F k M D E t N G M z M y 1 h Y j F l L W J m O W F k O D c 1 O W Y w M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R h c m d l d C I g V m F s d W U 9 I n N 0 a X R s Z V 9 s a X N 0 X z Q 5 M z I 1 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D g z M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N i 0 w N C 0 w M l Q x N z o 0 M T o w N i 4 4 O T Q z N j k 0 W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 F 3 W U d C Z 0 1 H Q m d Z R 0 J 3 Y 0 c i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 V G V y b S B J R C Z x d W 9 0 O y w m c X V v d D t O Y W 1 l W z k x M z Y 2 N F 0 m c X V v d D s s J n F 1 b 3 Q 7 U m V z b 3 V y Y 2 U g V H l w Z V s 5 M T M 2 N j h d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 l T U 0 5 b O T E z N j c 4 X S Z x d W 9 0 O y w m c X V v d D t P Q 0 x D W z k x M z Y 3 N l 0 m c X V v d D s s J n F 1 b 3 Q 7 U G x h Y 2 U g b 2 Y g U H V i b G l j Y X R p b 2 5 b O T E z N j c 3 X S Z x d W 9 0 O y w m c X V v d D t S Z W x h d G l v b l s x M z U w M j U 3 X S Z x d W 9 0 O y w m c X V v d D t T Z X J p Z X N b M T Y w N D c y M l 0 m c X V v d D s s J n F 1 b 3 Q 7 S l N U T 1 I g V V J M J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V h c m x p Z X N 0 I E V 4 Y W N 0 I E R h d G U m c X V v d D s s J n F 1 b 3 Q 7 T G F 0 Z X N 0 I E V 4 Y W N 0 I E R h d G U m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 2 Z X J h Z 2 U g K E R h d G U g U m F u Z 2 U p J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w S W 5 m b 0 N v b n R h a W 5 l c i I g V m F s d W U 9 I n N 7 J n F 1 b 3 Q 7 Y 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T I s J n F 1 b 3 Q 7 a 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 c X V l c n l S Z W x h d G l v b n N o a X B z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 2 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t N D k z M j U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V G V y b S B J R C w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T Q 5 M z I 1 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 5 h b W V b O T E z N j Y 0 X S w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T Q 5 M z I 1 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l c 2 9 1 c m N l I F R 5 c G V b O T E z N j Y 4 X S w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T Q 5 M z I 1 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 l T U 0 5 b O T E z N j c 4 X S w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T Q 5 M z I 1 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 9 D T E N b O T E z N j c 2 X S w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T Q 5 M z I 1 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B s Y W N l I G 9 m I F B 1 Y m x p Y 2 F 0 a W 9 u W z k x M z Y 3 N 1 0 s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 0 O T M y N S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t S Z W x h d G l v b l s x M z U w M j U 3 X S w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T Q 5 M z I 1 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N l c m l l c 1 s x N j A 0 N z I y X S w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T Q 5 M z I 1 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 p T V E 9 S I F V S T C w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T Q 5 M z I 1 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V h c m x p Z X N 0 I E V 4 Y W N 0 I E R h d G U s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 0 O T M y N S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t M Y X R l c 3 Q g R X h h Y 3 Q g R G F 0 Z S w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 0 O T M y N S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 3 Z l c m F n Z S A o R G F 0 Z S B S Y W 5 n Z S k s M T F 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x M i w m c X V v d D t L Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t D b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T Q 5 M z I 1 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 R l c m 0 g S U Q s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 0 O T M y N S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t O Y W 1 l W z k x M z Y 2 N F 0 s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 0 O T M y N S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t S Z X N v d X J j Z S B U e X B l W z k x M z Y 2 O F 0 s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 0 O T M y N S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t J U 1 N O W z k x M z Y 3 O F 0 s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 0 O T M y N S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t P Q 0 x D W z k x M z Y 3 N l 0 s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 0 O T M y N S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q b G F j Z S B v Z i B Q d W J s a W N h d G l v b l s 5 M T M 2 N z d d L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t N D k z M j U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V s Y X R p b 2 5 b M T M 1 M D I 1 N 1 0 s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 0 O T M y N S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t T Z X J p Z X N b M T Y w N D c y M l 0 s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 0 O T M y N S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t K U 1 R P U i B V U k w s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 0 O T M y N S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F Y X J s a W V z d C B F e G F j d C B E Y X R l L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t N D k z M j U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T G F 0 Z X N 0 I E V 4 Y W N 0 I E R h d G U s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t N D k z M j U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 2 Z X J h Z 2 U g K E R h d G U g U m F u Z 2 U p L D E x f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 0 O T M y N S 9 T b 3 V y Y 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T Q 5 M z I 1 L 1 B y b 2 1 v d G V k J T I w S G V h Z G V y c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t N D k z M j U v Q 2 h h b m d l Z C U y M F R 5 c G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A A m A Q A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A 4 C r t j S e 6 y U C m L F K 1 C l L W 3 w A A A A A C A A A A A A A Q Z g A A A A E A A C A A A A B Y P 1 g i z e G C 7 0 p D W Z Z b + f 9 5 m m b V K p K S q 7 Q r 7 B O F B t T B o Q A A A A A O g A A A A A I A A C A A A A A C B Y x J S y 4 a c Q 0 q R M g X t 1 c f J 4 u f f / I P T U C S r K 7 i U P s c 2 l A A A A D 9 Y c o o p N i D q G P y V Y g q / E H q q 4 O 6 K s p k l N T L 3 z A g v v S q d X O 3 K v z / y k D G C D N v W M z J O / f A e g I U l 1 E 2 a i q w + B u c t N i K f X 0 n q s E p d l c X k g J O u 6 2 m p k A A A A A p B n G / 6 v v Q 2 2 7 u S E Y 2 X 8 P P S a K X 1 p t 8 Y g C L / K z V h H 1 J 7 G X P x o u L 3 F R g 8 Y R w / 2 p S p l L J M E D E p J 4 D / 8 M J Z x O Q m s B A < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A K 8 E A A B Q S w M E F A A C A A g A R F n B X B 8 e e S O k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T l h K N I a U M r p K Y E I 1 r U y o 0 w o + h x X I 3 B 4 / k F c Q o 6 u b 4 v v c N 7 9 2 v N 5 6 N b R N c d G 9 N B y m K M E W B B t W V B q o U D e 4 Y r l A m + F a q k 6 x 0 M M l g k 9 G W K a q d O y e E e O + x j 3 H X V 4 R R G p F D v i l U r V u J P r L 5 L 4 c G r J O g N B J 8 / x o j G I 4 W M W Z s i S k n M + S 5 g a / A p r 3 P 9 g f y 9 d C 4 o d d C Q 7 g r O J k j J + 8 P 4 g F Q S w M E F A A C A A g A R F n B X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A E R Z w V x 9 m D p G q Q E A A C k D A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A C F k l t v m z A U g N 8 j 5 T 9 Y 9 I V I F A W S k H U V D x N k W q Y o z Q J 9 C n l w 4 T S 1 5 E t l H 7 J W U f / 7 T J 2 p 2 4 I 0 X r D P 9 / l c M A Z q Z E q S w r 2 j 2 + F g O D B P V E N D r j x k y O G a M 4 P X 0 5 t J P P N I S j j g c E D s U 6 h W 1 2 A j m T m G u a p b A R L 9 r 4 x D m C m J d m N 8 L / t c 3 R v Q p h K q V l I q X e X q p + S K N q Z C 8 V z 9 W y G s z d E b B b s c O B M M Q a d e 4 A U k U 7 w V 0 q R R H J C F r F X D 5 C F N Z u N x F J A f r U I o 8 J V D + r E M 1 0 r C f h S 4 V q + 8 j V b C s o Z 8 A 9 r Y f r p J S v p g x T M 5 x 3 0 3 V U B 2 5 / g X z o u a c q p N i r r 9 M 2 X 2 R O X B Z i x f n + E j X a m p N I 9 K C 9 d y B 4 3 f U z 8 4 n b w S t C D L 3 M 6 3 l J h M w 0 5 + C 8 j J W 1 M B u 5 t o k i T T v a V o 4 w T h B d / h F o z 7 8 p 3 u r E + X 1 r I o 1 u 9 w 3 g P v s l X m Y L K / r L 7 h 1 G Z X j 2 T T P n B W 0 + 7 H c P a 8 r x v u h G g y G 8 e z H q M A z c D s o m Q 8 n c f x J f 9 e l H d b c r 9 d X Z A F 1 d w e R b J 4 o T W S n C L 8 d h q 7 R i Z c w y u 7 + b + V q S N o e g D i d w r Z d r c 3 + q v m 2 2 g 4 Y L L 3 f m 9 / A V B L A Q I t A B Q A A g A I A E R Z w V w f H n k j p A A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A B E W c F c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D w A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A E R Z w V x 9 m D p G q Q E A A C k D A A A T A A A A A A A A A A A A A A A A A O E B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A N c D A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P v o Q A A A A A A A A 2 B A A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T Q 5 M z I 1 P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z Y T c 0 O D g y M z E t Z G R h M S 0 0 N T Q 4 L T k 1 N G Q t O T E 1 N z h l Z D U 1 M m U 2 I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 3 R p d G x l X 2 x p c 3 R f N D k z M j U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s O D M w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T A 2 L T A x V D E 1 O j E w O j A 5 L j k 1 M z Q z N T J a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q X d Z R 0 J n T U d C Z 1 l H Q n d j R y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t U Z X J t I E l E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 5 h b W V b O T E z N j Y 0 X S Z x d W 9 0 O y w m c X V v d D t S Z X N v d X J j Z S B U e X B l W z k x M z Y 2 O F 0 m c X V v d D s s J n F 1 b 3 Q 7 S V N T T l s 5 M T M 2 N z h d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 9 D T E N b O T E z N j c 2 X S Z x d W 9 0 O y w m c X V v d D t Q b G F j Z S B v Z i B Q d W J s a W N h d G l v b l s 5 M T M 2 N z d d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u W z E z N T A y N T d d J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l c m l l c 1 s x N j A 0 N z I y X S Z x d W 9 0 O y w m c X V v d D t K U 1 R P U i B V U k w m c X V v d D s s J n F 1 b 3 Q 7 R W F y b G l l c 3 Q g R X h h Y 3 Q g R G F 0 Z S Z x d W 9 0 O y w m c X V v d D t M Y X R l c 3 Q g R X h h Y 3 Q g R G F 0 Z S Z x d W 9 0 O y w m c X V v d D t D b 3 Z l c m F n Z S A o R G F 0 Z S B S Y W 5 n Z S k m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x M i w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 0 O T M y N S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t U Z X J t I E l E L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t N D k z M j U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T m F t Z V s 5 M T M 2 N j R d L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t N D k z M j U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V z b 3 V y Y 2 U g V H l w Z V s 5 M T M 2 N j h d L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t N D k z M j U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S V N T T l s 5 M T M 2 N z h d L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t N D k z M j U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T 0 N M Q 1 s 5 M T M 2 N z Z d L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t N D k z M j U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U G x h Y 2 U g b 2 Y g U H V i b G l j Y X R p b 2 5 b O T E z N j c 3 X S w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T Q 5 M z I 1 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l b G F 0 a W 9 u W z E z N T A y N T d d L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t N D k z M j U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 2 V y a W V z W z E 2 M D Q 3 M j J d L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t N D k z M j U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S l N U T 1 I g V V J M L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t N D k z M j U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R W F y b G l l c 3 Q g R X h h Y 3 Q g R G F 0 Z S w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T Q 5 M z I 1 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 x h d G V z d C B F e G F j d C B E Y X R l L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T Q 5 M z I 1 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v d m V y Y W d l I C h E Y X R l I F J h b m d l K S w x M X 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E y L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t N D k z M j U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V G V y b S B J R C w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T Q 5 M z I 1 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 5 h b W V b O T E z N j Y 0 X S w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T Q 5 M z I 1 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l c 2 9 1 c m N l I F R 5 c G V b O T E z N j Y 4 X S w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T Q 5 M z I 1 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 l T U 0 5 b O T E z N j c 4 X S w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T Q 5 M z I 1 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 9 D T E N b O T E z N j c 2 X S w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T Q 5 M z I 1 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B s Y W N l I G 9 m I F B 1 Y m x p Y 2 F 0 a W 9 u W z k x M z Y 3 N 1 0 s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 0 O T M y N S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t S Z W x h d G l v b l s x M z U w M j U 3 X S w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T Q 5 M z I 1 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N l c m l l c 1 s x N j A 0 N z I y X S w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T Q 5 M z I 1 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 p T V E 9 S I F V S T C w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T Q 5 M z I 1 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V h c m x p Z X N 0 I E V 4 Y W N 0 I E R h d G U s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 0 O T M y N S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t M Y X R l c 3 Q g R X h h Y 3 Q g R G F 0 Z S w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 0 O T M y N S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 3 Z l c m F n Z S A o R G F 0 Z S B S Y W 5 n Z S k s M T F 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 0 a X R s Z S 1 s a X N 0 L T Q 5 M z I 1 L 1 N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R p d G x l L W x p c 3 Q t N D k z M j U v U H J v b W 9 0 Z W Q l M j B I Z W F k Z X J z P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d G l 0 b G U t b G l z d C 0 0 O T M y N S 9 D a G F u Z 2 V k J T I w V H l w Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A B n 4 O 6 y H P w n T q d C Y j y q 0 0 D E A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A L t 4 r V O 8 7 q f W 6 O b X O v 5 B 7 3 a k K p q Z l f p Z w o j / 1 z l 9 T o F y A A A A A A 6 A A A A A A g A A I A A A A I Q G x t W q W b G l c I p b A X O o 4 D f m 1 z q / W D / d N S T Q T D s / 5 D o U U A A A A A p 5 V r g K K 9 U f 0 / 6 u 1 Z P b f K v E U J R N J + b c 9 E B e Q 2 O V b P D D 8 R k g v M I F D J v t W f h 6 4 + w W K 7 r l C c X 9 p s l I O A O y e h Q e 8 1 n c z P E 8 b r N M u J Y h g c P / A d B g Q A A A A C b g C w z a o + T x n x u Y J r t r L r Y l l 1 K d R D q H 8 y S R V Z S y 8 0 A X o I + u v a h G + N 8 H 5 e V 4 t n q O o L c w F M 6 U 6 V y 6 X i 8 L z h S D 4 n Q = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{425F5AA9-7344-4AD2-AC88-5839A356EBE7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76F17028-AA43-4538-927E-BFDE5D820F82}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>title-list-49325</vt:lpstr>
     </vt:vector>